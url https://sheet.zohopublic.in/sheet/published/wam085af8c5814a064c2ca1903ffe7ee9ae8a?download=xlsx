--- v1 (2026-01-31)
+++ v2 (2026-04-05)
@@ -1168,91 +1168,91 @@
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="13"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="B15:C15"/>
-    <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B18:C18"/>
-[...2 lines deleted...]
-    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B2:F3"/>
-    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
     <mergeCell ref="B10:C10"/>
-    <mergeCell ref="B11:C11"/>
-[...3 lines deleted...]
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E25:F26"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E8:F8"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="E12:F12"/>
-[...3 lines deleted...]
-    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F21:G21"/>
     <mergeCell ref="F19:G19"/>
-    <mergeCell ref="F21:G21"/>
-[...1 lines deleted...]
-    <mergeCell ref="F23:G23"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="G2:J2"/>
+    <mergeCell ref="H25:H26"/>
     <mergeCell ref="H29:K29"/>
-    <mergeCell ref="H25:H26"/>
     <mergeCell ref="H28:K28"/>
     <mergeCell ref="H3:J3"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="I20:J20"/>
     <mergeCell ref="I23:J23"/>
-    <mergeCell ref="I7:J7"/>
-[...3 lines deleted...]
-    <mergeCell ref="I21:J21"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J25:K26"/>
   </mergeCells>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="48" width="4.5"/>
     <col min="2" max="2048" style="48" width="13.24"/>
   </cols>
   <sheetData>
     <row r="2" ht="15.0">
       <c r="B2" s="49" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="50"/>
     </row>
@@ -1324,46 +1324,46 @@
       <c r="C10" s="52"/>
       <c r="D10" s="52"/>
       <c r="E10" s="52"/>
       <c r="F10" s="52"/>
       <c r="G10" s="52"/>
       <c r="H10" s="52"/>
       <c r="I10" s="52"/>
     </row>
     <row r="11">
       <c r="B11" s="48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" ht="15.0">
       <c r="B13" s="54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="48" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="B3:F4"/>
+    <mergeCell ref="B7:I7"/>
+    <mergeCell ref="B14:F14"/>
     <mergeCell ref="B10:I10"/>
-    <mergeCell ref="B7:I7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B14:F14"/>
     <mergeCell ref="J8:Q8"/>
   </mergeCells>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>