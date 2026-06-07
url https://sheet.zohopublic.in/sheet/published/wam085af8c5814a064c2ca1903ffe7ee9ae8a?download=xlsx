--- v2 (2026-04-05)
+++ v3 (2026-06-07)
@@ -1,33 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/drawings/vmlDrawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Payroll" r:id="rId1" sheetId="1"/>
     <sheet name="Instructions" r:id="rId2" sheetId="2"/>
   </sheets>
   <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -590,50 +592,53 @@
     </xf>
     <xf borderId="0" fillId="2" fontId="14" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="15" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../comments1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/><Relationship Target="../drawings/vmlDrawing1.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.63"/>
     <col min="2" max="3" width="13.24"/>
     <col min="4" max="4" width="1.85"/>
     <col min="5" max="5" width="11.52"/>
     <col min="6" max="6" width="7.94"/>
     <col min="7" max="7" width="1.58"/>
     <col min="8" max="8" width="13.24"/>
     <col min="9" max="9" width="3.57"/>
     <col min="10" max="10" width="13.64"/>
     <col min="11" max="11" width="8.87"/>
     <col min="12" max="12" width="2.91"/>
     <col min="13" max="2048" width="13.24"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1168,91 +1173,91 @@
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="13"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B9:C9"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B2:F3"/>
     <mergeCell ref="B6:C6"/>
-    <mergeCell ref="B2:F3"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="B8:C8"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="B8:C8"/>
-[...8 lines deleted...]
-    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E25:F26"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
     <mergeCell ref="E15:G15"/>
-    <mergeCell ref="E25:F26"/>
-[...2 lines deleted...]
-    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="E11:F11"/>
-[...1 lines deleted...]
-    <mergeCell ref="E6:F6"/>
     <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F21:G21"/>
     <mergeCell ref="F22:G22"/>
-    <mergeCell ref="F21:G21"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="G2:J2"/>
+    <mergeCell ref="H28:K28"/>
+    <mergeCell ref="H29:K29"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="H29:K29"/>
-    <mergeCell ref="H28:K28"/>
     <mergeCell ref="H3:J3"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="I20:J20"/>
     <mergeCell ref="I21:J21"/>
-    <mergeCell ref="I22:J22"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="I19:J19"/>
-    <mergeCell ref="I20:J20"/>
-    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="I22:J22"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J25:K26"/>
   </mergeCells>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="48" width="4.5"/>
     <col min="2" max="2048" style="48" width="13.24"/>
   </cols>
   <sheetData>
     <row r="2" ht="15.0">
       <c r="B2" s="49" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="50"/>
     </row>
@@ -1324,46 +1329,47 @@
       <c r="C10" s="52"/>
       <c r="D10" s="52"/>
       <c r="E10" s="52"/>
       <c r="F10" s="52"/>
       <c r="G10" s="52"/>
       <c r="H10" s="52"/>
       <c r="I10" s="52"/>
     </row>
     <row r="11">
       <c r="B11" s="48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" ht="15.0">
       <c r="B13" s="54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="48" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B3:F4"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B3:F4"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="J8:Q8"/>
   </mergeCells>
+  <legacyDrawing r:id="rId2"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>