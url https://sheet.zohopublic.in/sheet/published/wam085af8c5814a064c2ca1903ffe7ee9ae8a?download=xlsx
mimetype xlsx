--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,56 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/drawings/vmlDrawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Payroll" r:id="rId1" sheetId="1"/>
     <sheet name="Instructions" r:id="rId2" sheetId="2"/>
   </sheets>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Zylker Pvt. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve"> Payslip for the Month</t>
   </si>
   <si>
     <t>Employee Summary</t>
   </si>
   <si>
     <t>Employee Name</t>
   </si>
   <si>
     <t>:</t>
   </si>
   <si>
     <t>Employee Net Pay</t>
   </si>
   <si>
     <t>Designation</t>
@@ -592,53 +589,50 @@
     </xf>
     <xf borderId="0" fillId="2" fontId="14" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="15" numFmtId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="worksheets/sheet2.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
-</file>
-[...1 lines deleted...]
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../comments1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments"/><Relationship Target="../drawings/vmlDrawing1.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.63"/>
     <col min="2" max="3" width="13.24"/>
     <col min="4" max="4" width="1.85"/>
     <col min="5" max="5" width="11.52"/>
     <col min="6" max="6" width="7.94"/>
     <col min="7" max="7" width="1.58"/>
     <col min="8" max="8" width="13.24"/>
     <col min="9" max="9" width="3.57"/>
     <col min="10" max="10" width="13.64"/>
     <col min="11" max="11" width="8.87"/>
     <col min="12" max="12" width="2.91"/>
     <col min="13" max="2048" width="13.24"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1173,95 +1167,94 @@
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="13"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
     <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B2:F3"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B10:C10"/>
-[...3 lines deleted...]
-    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B25:C26"/>
     <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B20:D20"/>
-    <mergeCell ref="B21:D21"/>
-[...4 lines deleted...]
-    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E7:F7"/>
     <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="E6:F6"/>
     <mergeCell ref="E25:F26"/>
-    <mergeCell ref="E7:F7"/>
-    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E15:G15"/>
     <mergeCell ref="E10:F10"/>
-    <mergeCell ref="E11:F11"/>
-[...1 lines deleted...]
-    <mergeCell ref="E8:F8"/>
     <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F19:G19"/>
     <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F20:G20"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="F22:G22"/>
-    <mergeCell ref="F19:G19"/>
-    <mergeCell ref="F20:G20"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="H28:K28"/>
+    <mergeCell ref="H25:H26"/>
     <mergeCell ref="H29:K29"/>
-    <mergeCell ref="H25:H26"/>
     <mergeCell ref="H3:J3"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="I22:J22"/>
     <mergeCell ref="I23:J23"/>
-    <mergeCell ref="I20:J20"/>
-[...1 lines deleted...]
-    <mergeCell ref="I7:J7"/>
     <mergeCell ref="I19:J19"/>
-    <mergeCell ref="I22:J22"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J25:K26"/>
   </mergeCells>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="48" width="4.5"/>
     <col min="2" max="2048" style="48" width="13.24"/>
   </cols>
   <sheetData>
     <row r="2" ht="15.0">
       <c r="B2" s="49" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="50"/>
     </row>
     <row r="3" ht="27.0">
       <c r="B3" s="51" t="s">
         <v>31</v>
       </c>
@@ -1330,46 +1323,44 @@
       <c r="D10" s="52"/>
       <c r="E10" s="52"/>
       <c r="F10" s="52"/>
       <c r="G10" s="52"/>
       <c r="H10" s="52"/>
       <c r="I10" s="52"/>
     </row>
     <row r="11">
       <c r="B11" s="48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" ht="15.0">
       <c r="B13" s="54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="48" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B7:I7"/>
-    <mergeCell ref="B14:F14"/>
     <mergeCell ref="B3:F4"/>
     <mergeCell ref="B10:I10"/>
+    <mergeCell ref="B14:F14"/>
     <mergeCell ref="J8:Q8"/>
   </mergeCells>
-  <legacyDrawing r:id="rId2"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>