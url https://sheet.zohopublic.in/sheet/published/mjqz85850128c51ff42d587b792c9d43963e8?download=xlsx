--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -512,60 +512,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="19.74"/>
-[...8 lines deleted...]
-    <col min="10" max="2048" width="10.86"/>
+    <col min="1" max="1" width="20.27"/>
+    <col min="2" max="2" style="1" width="32.72"/>
+    <col min="3" max="3" style="1" width="48.36"/>
+    <col min="4" max="4" width="25.04"/>
+    <col min="5" max="5" width="13.51"/>
+    <col min="6" max="6" width="23.58"/>
+    <col min="7" max="7" width="25.43"/>
+    <col min="8" max="8" width="17.75"/>
+    <col min="9" max="9" width="23.71"/>
+    <col min="10" max="2048" width="11.39"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="27.0" customFormat="1" s="2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">