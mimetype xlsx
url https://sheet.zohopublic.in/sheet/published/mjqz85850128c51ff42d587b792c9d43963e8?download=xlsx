--- v0 (2025-12-26)
+++ v1 (2026-05-11)
@@ -202,51 +202,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="17.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.74"/>
     <col min="2" max="2" style="1" width="32.19"/>
     <col min="3" max="3" style="1" width="47.83"/>
     <col min="4" max="4" width="24.51"/>
     <col min="5" max="5" width="12.98"/>
     <col min="6" max="6" width="23.05"/>
     <col min="7" max="7" width="24.9"/>
     <col min="8" max="8" width="17.22"/>
     <col min="9" max="9" width="23.18"/>
     <col min="10" max="2048" width="10.86"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="27.0" customFormat="1" s="2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>