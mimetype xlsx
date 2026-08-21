--- v1 (2026-05-11)
+++ v2 (2026-08-21)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="White Label Setup Tasks" r:id="rId1" sheetId="1"/>
   </sheets>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Task</t>
   </si>
   <si>
     <t>Task Description</t>
   </si>
   <si>
     <t>Responsibility</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Integrator Contact Name</t>
   </si>
   <si>
     <t>Integrator Contact Email</t>
@@ -121,132 +121,440 @@
     <t>Google Pay</t>
   </si>
   <si>
     <t>Capture checkout screenshots</t>
   </si>
   <si>
     <t>Capture screenshots of the checkout flow as required for Google Pay verification.</t>
   </si>
   <si>
     <t>Submit verification details</t>
   </si>
   <si>
     <t>Submit checkout details and supporting materials to Google Pay for review.</t>
   </si>
   <si>
     <t>Complete Google Pay activation</t>
   </si>
   <si>
     <t>Complete Google Pay approval and activate Google Pay on the payment page.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...3 lines deleted...]
-      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
+      <alignment vertical="bottom" wrapText="1"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
       <alignment vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
-      <alignment vertical="bottom" wrapText="1"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Target="theme/theme1.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17.0" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="14.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.74"/>
     <col min="2" max="2" style="1" width="32.19"/>
     <col min="3" max="3" style="1" width="47.83"/>
     <col min="4" max="4" width="24.51"/>
     <col min="5" max="5" width="12.98"/>
     <col min="6" max="6" width="23.05"/>
     <col min="7" max="7" width="24.9"/>
     <col min="8" max="8" width="17.22"/>
     <col min="9" max="9" width="23.18"/>
     <col min="10" max="2048" width="10.86"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="27.0" customFormat="1" s="2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
@@ -460,40 +768,39 @@
     <row r="12" ht="29.0">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="The value you entered is not valid." error="The value entered violates data validation rules set in cell" errorStyle="stop" type="list" sqref="E2:E100">
       <formula1>"Not Started,In Progress,Blocked,Done"</formula1>
     </dataValidation>
   </dataValidations>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>